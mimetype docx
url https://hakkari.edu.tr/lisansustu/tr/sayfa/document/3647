--- v0 (2026-05-16)
+++ v1 (2026-06-27)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="391CD957" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00176656">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:kern w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CAA245" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00176656">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLineChars="333" w:firstLine="733"/>
         <w:jc w:val="both"/>
@@ -418,51 +418,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="8500"/>
       </w:tblGrid>
       <w:tr w:rsidR="003600D2" w14:paraId="6482ACE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0DA0A4" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00FE4C91">
+          <w:p w14:paraId="2F0DA0A4" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00767720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1188794302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -489,51 +489,51 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oy Birliği Kabul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003600D2" w14:paraId="01C0EBBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="042F8252" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00FE4C91">
+          <w:p w14:paraId="042F8252" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00767720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="612096588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -560,51 +560,51 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oy çokluğu kabul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003600D2" w14:paraId="37D77E42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="61203B66" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00FE4C91">
+          <w:p w14:paraId="61203B66" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00767720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-846093313"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -620,80 +620,80 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C93A96D" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00176656">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Düzeltme (Yeni savunma </w:t>
+              <w:t xml:space="preserve">Düzeltme (Yeni savunma tarihi: </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>tarihi: ….</w:t>
+              <w:t>….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/…../20….)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003600D2" w14:paraId="216DE5C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="611384A3" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00FE4C91">
+          <w:p w14:paraId="611384A3" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00767720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2051348242"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -720,51 +720,51 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ret</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003600D2" w14:paraId="56AD5976" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="101488EA" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00FE4C91">
+          <w:p w14:paraId="101488EA" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00767720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="447433887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1108,833 +1108,120 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DB9D11F" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4C986582" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
-[...714 lines deleted...]
-    <w:sectPr w:rsidR="00917034" w:rsidRPr="00E3035D">
+    <w:sectPr w:rsidR="003600D2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="971" w:right="1417" w:bottom="1417" w:left="1417" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ADD33C9" w14:textId="77777777" w:rsidR="00FE4C91" w:rsidRDefault="00FE4C91">
+    <w:p w14:paraId="6CCF430B" w14:textId="77777777" w:rsidR="00767720" w:rsidRDefault="00767720">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C4FFF37" w14:textId="77777777" w:rsidR="00FE4C91" w:rsidRDefault="00FE4C91">
+    <w:p w14:paraId="07C832B2" w14:textId="77777777" w:rsidR="00767720" w:rsidRDefault="00767720">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
@@ -1943,128 +1230,128 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="6D2EF233" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="71F0F467" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00176656">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Formdaki bilgiler okunaklı, hatasız ve eksiksiz olarak bilgisayar ortamında doldurulacaktır. Bilgilerin doğruluğundan danışman sorumludur. El yazısı ile doldurulan formlar geçersiz sayılacaktır.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="43DD0A41" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7025C3C9" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A869337" w14:textId="77777777" w:rsidR="00FE4C91" w:rsidRDefault="00FE4C91">
+    <w:p w14:paraId="688A6D88" w14:textId="77777777" w:rsidR="00767720" w:rsidRDefault="00767720">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59E6C435" w14:textId="77777777" w:rsidR="00FE4C91" w:rsidRDefault="00FE4C91">
+    <w:p w14:paraId="7FA30017" w14:textId="77777777" w:rsidR="00767720" w:rsidRDefault="00767720">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="1C7522E0" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0A25B75C" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="00176656">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                </w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
@@ -2269,61 +1556,61 @@
               <w:b/>
               <w:spacing w:val="-1"/>
               <w:position w:val="-1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="45B93F46" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3C2A631F" w14:textId="77777777" w:rsidR="003600D2" w:rsidRDefault="003600D2">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="BD8475E3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD8475E3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50A87D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37124048"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
@@ -2422,101 +1709,101 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="1800"/>
   <w:drawingGridVerticalOrigin w:val="1440"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E71D3"/>
     <w:rsid w:val="00011778"/>
     <w:rsid w:val="000A7FB9"/>
     <w:rsid w:val="000B2676"/>
     <w:rsid w:val="000C2AA7"/>
     <w:rsid w:val="000C347A"/>
     <w:rsid w:val="000C542C"/>
     <w:rsid w:val="000D6DDF"/>
     <w:rsid w:val="0010545F"/>
     <w:rsid w:val="001204A7"/>
     <w:rsid w:val="00127F6F"/>
     <w:rsid w:val="0013234D"/>
     <w:rsid w:val="00176656"/>
     <w:rsid w:val="0019152C"/>
     <w:rsid w:val="00195D79"/>
     <w:rsid w:val="001A47BD"/>
     <w:rsid w:val="001B3111"/>
     <w:rsid w:val="001C2D83"/>
     <w:rsid w:val="001D20A1"/>
     <w:rsid w:val="001D2618"/>
     <w:rsid w:val="001D3386"/>
+    <w:rsid w:val="001D68DC"/>
     <w:rsid w:val="001F1145"/>
     <w:rsid w:val="0024644E"/>
     <w:rsid w:val="00262A59"/>
     <w:rsid w:val="0028523B"/>
     <w:rsid w:val="002910FB"/>
     <w:rsid w:val="002C1BDA"/>
     <w:rsid w:val="002C6B4E"/>
     <w:rsid w:val="002D358E"/>
     <w:rsid w:val="002E3B6E"/>
     <w:rsid w:val="002F4A11"/>
     <w:rsid w:val="00332458"/>
     <w:rsid w:val="003365AE"/>
     <w:rsid w:val="003600D2"/>
     <w:rsid w:val="00375D57"/>
     <w:rsid w:val="0039422D"/>
     <w:rsid w:val="003B2D94"/>
     <w:rsid w:val="003B4C77"/>
     <w:rsid w:val="003C3C65"/>
     <w:rsid w:val="003D3380"/>
     <w:rsid w:val="003D3687"/>
     <w:rsid w:val="003E6F13"/>
     <w:rsid w:val="003F1208"/>
     <w:rsid w:val="004266E5"/>
     <w:rsid w:val="004316B2"/>
     <w:rsid w:val="00436CE2"/>
@@ -2542,50 +1829,51 @@
     <w:rsid w:val="0053629A"/>
     <w:rsid w:val="00543906"/>
     <w:rsid w:val="005453BE"/>
     <w:rsid w:val="00547DC1"/>
     <w:rsid w:val="00552177"/>
     <w:rsid w:val="00556903"/>
     <w:rsid w:val="00563A9F"/>
     <w:rsid w:val="0057754C"/>
     <w:rsid w:val="005D29C2"/>
     <w:rsid w:val="005D6507"/>
     <w:rsid w:val="005F464D"/>
     <w:rsid w:val="00603693"/>
     <w:rsid w:val="006240B2"/>
     <w:rsid w:val="006371DA"/>
     <w:rsid w:val="00664018"/>
     <w:rsid w:val="00684049"/>
     <w:rsid w:val="006A5216"/>
     <w:rsid w:val="006A7C77"/>
     <w:rsid w:val="006C4C91"/>
     <w:rsid w:val="006F4198"/>
     <w:rsid w:val="006F5756"/>
     <w:rsid w:val="007019E9"/>
     <w:rsid w:val="00741378"/>
     <w:rsid w:val="007541D3"/>
     <w:rsid w:val="00760265"/>
+    <w:rsid w:val="00767720"/>
     <w:rsid w:val="00770825"/>
     <w:rsid w:val="007E719A"/>
     <w:rsid w:val="007E71D3"/>
     <w:rsid w:val="00807354"/>
     <w:rsid w:val="00817912"/>
     <w:rsid w:val="00821912"/>
     <w:rsid w:val="00825A56"/>
     <w:rsid w:val="00890EF1"/>
     <w:rsid w:val="008B22A9"/>
     <w:rsid w:val="008D50FD"/>
     <w:rsid w:val="008E6045"/>
     <w:rsid w:val="008F7235"/>
     <w:rsid w:val="009019BA"/>
     <w:rsid w:val="00901A6E"/>
     <w:rsid w:val="00904A60"/>
     <w:rsid w:val="009121D2"/>
     <w:rsid w:val="00917034"/>
     <w:rsid w:val="0094368D"/>
     <w:rsid w:val="00952F31"/>
     <w:rsid w:val="009710AF"/>
     <w:rsid w:val="009939C2"/>
     <w:rsid w:val="009D624F"/>
     <w:rsid w:val="00A1410C"/>
     <w:rsid w:val="00A14FBB"/>
     <w:rsid w:val="00A24473"/>
@@ -2606,57 +1894,59 @@
     <w:rsid w:val="00B84140"/>
     <w:rsid w:val="00BC176D"/>
     <w:rsid w:val="00BE1CE9"/>
     <w:rsid w:val="00C065D8"/>
     <w:rsid w:val="00C1239D"/>
     <w:rsid w:val="00C20ECA"/>
     <w:rsid w:val="00C36D6A"/>
     <w:rsid w:val="00C37069"/>
     <w:rsid w:val="00C54FBF"/>
     <w:rsid w:val="00C71467"/>
     <w:rsid w:val="00C845E3"/>
     <w:rsid w:val="00C90D9E"/>
     <w:rsid w:val="00CA6D7B"/>
     <w:rsid w:val="00CC3DFA"/>
     <w:rsid w:val="00CC740E"/>
     <w:rsid w:val="00CF0E7C"/>
     <w:rsid w:val="00D070E4"/>
     <w:rsid w:val="00D30536"/>
     <w:rsid w:val="00D46BEC"/>
     <w:rsid w:val="00D5323A"/>
     <w:rsid w:val="00DA04B7"/>
     <w:rsid w:val="00DA4192"/>
     <w:rsid w:val="00DB3E59"/>
     <w:rsid w:val="00DD136A"/>
     <w:rsid w:val="00DD3CC3"/>
+    <w:rsid w:val="00E11A8B"/>
     <w:rsid w:val="00E16343"/>
     <w:rsid w:val="00E3035D"/>
     <w:rsid w:val="00E41D8D"/>
     <w:rsid w:val="00E61C51"/>
     <w:rsid w:val="00E85766"/>
     <w:rsid w:val="00E94AED"/>
     <w:rsid w:val="00EB6274"/>
+    <w:rsid w:val="00EC26A6"/>
     <w:rsid w:val="00EF2587"/>
     <w:rsid w:val="00EF47F1"/>
     <w:rsid w:val="00F02FBF"/>
     <w:rsid w:val="00F3283A"/>
     <w:rsid w:val="00F461AD"/>
     <w:rsid w:val="00F56604"/>
     <w:rsid w:val="00F5695C"/>
     <w:rsid w:val="00F959D0"/>
     <w:rsid w:val="00FA02D7"/>
     <w:rsid w:val="00FA377A"/>
     <w:rsid w:val="00FB1512"/>
     <w:rsid w:val="00FC21FF"/>
     <w:rsid w:val="00FD501F"/>
     <w:rsid w:val="00FE1228"/>
     <w:rsid w:val="00FE4C91"/>
     <w:rsid w:val="23772944"/>
     <w:rsid w:val="247749F1"/>
     <w:rsid w:val="260E62DD"/>
     <w:rsid w:val="391E6701"/>
     <w:rsid w:val="53232554"/>
     <w:rsid w:val="5D49742A"/>
     <w:rsid w:val="67285455"/>
     <w:rsid w:val="676B5C9D"/>
   </w:rsids>
   <m:mathPr>
@@ -2667,61 +1957,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08EA8ECF"/>
   <w15:docId w15:val="{55A9CDE2-ABE1-48B2-A2A1-4AFA465A9504}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2967,55 +2257,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
@@ -3309,51 +2594,51 @@
     <w:next w:val="Altyaz"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="4956" w:hanging="4845"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00917034"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3580,76 +2865,76 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2239</Characters>
+  <Pages>1</Pages>
+  <Words>208</Words>
+  <Characters>1190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>T</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UBE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2626</CharactersWithSpaces>
+  <CharactersWithSpaces>1396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>T</dc:title>
   <dc:creator>Computer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1055-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>DA48386CEDF0454EBB0E9E513F5543E3_13</vt:lpwstr>