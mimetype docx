--- v0 (2026-05-16)
+++ v1 (2026-06-27)
@@ -258,287 +258,287 @@
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6009"/>
               <w:gridCol w:w="4417"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="06493D8C" w14:textId="77777777" w:rsidTr="00F01AC6">
               <w:trPr>
                 <w:trHeight w:val="160"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6009" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4D1BB0F0" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="4D1BB0F0" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Öğrencinin Adı Soyadı</w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>…………………………</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4417" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A5FBFAE" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="3A5FBFAE" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>E-Mail</w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>…………………………</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="243B91C6" w14:textId="77777777" w:rsidTr="00F01AC6">
               <w:trPr>
                 <w:trHeight w:val="177"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6009" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="42CAD457" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="42CAD457" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Öğrenci Numarası</w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>…………………………</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4417" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A40D515" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="7A40D515" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>İletişim No</w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>…………………………</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="6132EF05" w14:textId="77777777" w:rsidTr="006F7103">
               <w:trPr>
                 <w:trHeight w:val="334"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10426" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C54183F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="009416D4">
+                <w:p w14:paraId="1C54183F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Anabilim Dalı </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidR="00B47F88" w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidR="00B47F88" w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>…………………………</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="305439AB" w14:textId="77777777" w:rsidTr="006F7103">
               <w:trPr>
                 <w:trHeight w:val="278"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10426" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A086D40" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="7A086D40" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Tez Adı: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>(Enstitü Yönetim Kurulunun Onayladığı Tez İsmi Olmak Zorundadır)</w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
@@ -741,51 +741,51 @@
                   <w:r w:rsidRPr="006F7103">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Uygun mu</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6045" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1B72DC63" w14:textId="77777777" w:rsidR="006F7103" w:rsidRPr="00B47F88" w:rsidRDefault="006A16CF" w:rsidP="006F7103">
+                <w:p w14:paraId="1B72DC63" w14:textId="77777777" w:rsidR="006F7103" w:rsidRPr="00B47F88" w:rsidRDefault="004668C7" w:rsidP="006F7103">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:id w:val="-1308240829"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1058,51 +1058,51 @@
               <w:gridCol w:w="704"/>
               <w:gridCol w:w="1303"/>
               <w:gridCol w:w="548"/>
               <w:gridCol w:w="134"/>
               <w:gridCol w:w="1088"/>
               <w:gridCol w:w="471"/>
               <w:gridCol w:w="65"/>
               <w:gridCol w:w="1778"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="2222"/>
               <w:gridCol w:w="760"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="395D953E" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:trPr>
                 <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="760" w:type="dxa"/>
                 <w:trHeight w:val="286"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2007" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F4FE763" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00F01AC6" w:rsidP="009416D4">
+                <w:p w14:paraId="6F4FE763" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00F01AC6" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="tr-TR"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
                           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="456069E2" wp14:editId="1ECACBDC">
                             <wp:simplePos x="0" y="0"/>
@@ -1196,386 +1196,386 @@
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:id w:val="24756854"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="548" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="676CA31E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                    <w:p w14:paraId="676CA31E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B47F88">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:b/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1222" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4DBAB44D" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="4DBAB44D" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>3 Kişi</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:id w:val="-1797523404"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="536" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="0EA3D839" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                    <w:p w14:paraId="0EA3D839" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B47F88">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:b/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5559" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3EAACBEA" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="3EAACBEA" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>5 kişi (2. danışman jüride yer alacaksa)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="48A974E6" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="56333F11" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="56333F11" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Sıra</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="07075D53" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="07075D53" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4093ED14" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="4093ED14" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Unvanı, Adı, Soyadı</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="05FAED63" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="05FAED63" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>E-Mail Adresi</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0671AFA2" w14:textId="2CC9A21E" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00D336AD" w:rsidP="009416D4">
+                <w:p w14:paraId="0671AFA2" w14:textId="2CC9A21E" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00D336AD" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   (Zorunlu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="526B83F6" w14:textId="21844B37" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="526B83F6" w14:textId="21844B37" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Anabilim Dalı</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="01B2515B" w14:textId="6B46535F" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="01B2515B" w14:textId="6B46535F" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:ind w:left="-108"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Çalıştığı Kurum</w:t>
                   </w:r>
                   <w:r w:rsidR="00E74833">
                     <w:rPr>
@@ -1604,384 +1604,384 @@
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Fakültesi </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>ve Bölümü</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="30E7D37F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="30E7D37F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Açıklamalar</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="2D96F7F1" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="567"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="27F66A28" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="27F66A28" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="335348C3" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="335348C3" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1D1B3E94" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="1D1B3E94" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="393C7029" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="393C7029" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5EA797CE" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="5EA797CE" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E779B8A" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="5E779B8A" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Danışman</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="22860612" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="567"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="13B2A73B" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="13B2A73B" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="47C62B45" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="47C62B45" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="1876CFAF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="1876CFAF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="210A2958" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="210A2958" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1DE0D45C" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="1DE0D45C" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="553F9A86" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="553F9A86" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0417DD00" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="009416D4">
+                <w:p w14:paraId="0417DD00" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Üye</w:t>
                   </w:r>
                   <w:r w:rsidR="00B47F88" w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -1990,328 +1990,328 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="6C326EBC" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="567"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AA39571" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="0AA39571" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="40A8CCAB" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="40A8CCAB" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="26C093F0" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="26C093F0" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="44F83388" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="44F83388" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="00DDBDFB" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="00DDBDFB" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="55CDE3EE" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="55CDE3EE" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="56ADFF92" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="009416D4">
+                <w:p w14:paraId="56ADFF92" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Üye</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="7FB78E77" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="245"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65CF154F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="65CF154F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>4 *</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="54717102" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="54717102" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1F09367D" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="1F09367D" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F7C2E4E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="3F7C2E4E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A093876" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="1A093876" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EC7BD56" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="6EC7BD56" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">2. Danışman (varsa) </w:t>
                   </w:r>
                   <w:r w:rsidR="00717040">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -2320,517 +2320,517 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="1C8CE0E7" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="293"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3FE15FBF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="3FE15FBF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>5 *</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4422E73F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="4422E73F" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A0E32F5" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="0A0E32F5" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5DC59707" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="5DC59707" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="003FBFF6" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="003FBFF6" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="28B400BB" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="009416D4">
+                <w:p w14:paraId="28B400BB" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Üye</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="0CA788DE" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10632" w:type="dxa"/>
                   <w:gridSpan w:val="11"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="639CAD0C" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="639CAD0C" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>YEDEK ÜYELER</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="2B575C9E" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="567"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="123A6885" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="123A6885" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65C86ECF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="65C86ECF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="554FF9C1" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="554FF9C1" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="782D32EF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="782D32EF" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7907E226" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="7907E226" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E7BB83A" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="009416D4">
+                <w:p w14:paraId="3E7BB83A" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Üye</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="03FC73FC" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:tblPrEx>
                 <w:jc w:val="center"/>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="567"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5188E12E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="5188E12E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B337C01" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="0B337C01" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5128E11E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="5128E11E" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="285122ED" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="285122ED" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4BB5AE92" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="4BB5AE92" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2982" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="13F6F407" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="009416D4">
+                <w:p w14:paraId="13F6F407" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00717040" w:rsidP="005070EC">
                   <w:pPr>
                     <w:pStyle w:val="AralkYok"/>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Üye</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="06FA29F2" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="00B47F88">
             <w:pPr>
@@ -2920,102 +2920,102 @@
               <w:t>Elektronik ortamda gerçekleştirilen sınavların elektronik kaydı sınav tutanakları ile 15 gün içerisinde Anabilim Dalı Başkanlığı aracılığı ile Müdürlüğümüze gönderilecektir.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TabloKlavuzu"/>
               <w:tblW w:w="10627" w:type="dxa"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2830"/>
               <w:gridCol w:w="7797"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B47F88" w:rsidRPr="00B47F88" w14:paraId="28977BEE" w14:textId="77777777" w:rsidTr="00D46F38">
               <w:trPr>
                 <w:trHeight w:val="1186"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2830" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="64F3E4B5" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="64F3E4B5" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sınav Tarihi  : </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">…/…/20…    </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7B99D4A2" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="7B99D4A2" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sınav  Saati  : </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>……………..</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
-                <w:p w14:paraId="577F45BC" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="577F45BC" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="3972"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="red"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sınav Yeri    </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -3030,51 +3030,51 @@
                     <w:t>…………………</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>(Yüz yüze katılacak olanlar için)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7797" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="48A312F1" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="006A16CF" w:rsidP="009416D4">
+                <w:p w14:paraId="48A312F1" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="004668C7" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:id w:val="1751692036"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D46F38" w:rsidRPr="00B47F88">
@@ -3089,78 +3089,78 @@
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00D46F38" w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00B47F88" w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Sınav Yarı Online Yapılacaktır / Sadece Dışardan Katılan Öğretim Üyesi Online Katılacak, Diğer Jüriler Bizzat Katılacaklardır.</w:t>
                   </w:r>
                   <w:r w:rsidR="00D46F38">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="331A72A1" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="009416D4">
+                <w:p w14:paraId="331A72A1" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Online Adres Linki: </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>………………………………………..</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
-                <w:p w14:paraId="18AC647B" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="006A16CF" w:rsidP="009416D4">
+                <w:p w14:paraId="18AC647B" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="004668C7" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="3972"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="red"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:id w:val="319470769"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
@@ -3240,82 +3240,82 @@
             </w:tblGrid>
             <w:tr w:rsidR="00D46F38" w14:paraId="64870C95" w14:textId="77777777" w:rsidTr="00F01AC6">
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:id w:val="-102654644"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="562" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="27C171A6" w14:textId="77777777" w:rsidR="00D46F38" w:rsidRPr="00B47F88" w:rsidRDefault="00D46F38" w:rsidP="009416D4">
+                    <w:p w14:paraId="27C171A6" w14:textId="77777777" w:rsidR="00D46F38" w:rsidRPr="00B47F88" w:rsidRDefault="00D46F38" w:rsidP="005070EC">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6946" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4331B204" w14:textId="66C2F056" w:rsidR="00D46F38" w:rsidRDefault="00D46F38" w:rsidP="009416D4">
+                <w:p w14:paraId="4331B204" w14:textId="66C2F056" w:rsidR="00D46F38" w:rsidRDefault="00D46F38" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="3972"/>
                     </w:tabs>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Turnitin</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -3329,82 +3329,82 @@
             </w:tr>
             <w:tr w:rsidR="00165C68" w14:paraId="250A88DA" w14:textId="77777777" w:rsidTr="00F01AC6">
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:id w:val="2003229466"/>
                   <w14:checkbox>
                     <w14:checked w14:val="0"/>
                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                   </w14:checkbox>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="562" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="2BFA94C2" w14:textId="2B24939B" w:rsidR="00165C68" w:rsidRDefault="008721F3" w:rsidP="009416D4">
+                    <w:p w14:paraId="2BFA94C2" w14:textId="2B24939B" w:rsidR="00165C68" w:rsidRDefault="008721F3" w:rsidP="005070EC">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6946" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4729AE24" w14:textId="431A391C" w:rsidR="00165C68" w:rsidRPr="00B47F88" w:rsidRDefault="00165C68" w:rsidP="009416D4">
+                <w:p w14:paraId="4729AE24" w14:textId="431A391C" w:rsidR="00165C68" w:rsidRPr="00B47F88" w:rsidRDefault="00165C68" w:rsidP="005070EC">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="170"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="3972"/>
                     </w:tabs>
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B47F88">
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Etik Kurulu Onay Belgesi (Tez önerisinde etik kurulu onayı </w:t>
                   </w:r>
                   <w:r w:rsidR="00862CB7">
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
@@ -3415,85 +3415,796 @@
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="10E817B6" w14:textId="77777777" w:rsidR="00B47F88" w:rsidRPr="00B47F88" w:rsidRDefault="00B47F88" w:rsidP="00B47F88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3972"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E7E0C48" w14:textId="77777777" w:rsidR="00F5657E" w:rsidRPr="00B47F88" w:rsidRDefault="00F5657E" w:rsidP="00F01AC6">
+    <w:p w14:paraId="2E7E0C48" w14:textId="4F31AC15" w:rsidR="00F5657E" w:rsidRDefault="00F5657E" w:rsidP="00F01AC6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F5657E" w:rsidRPr="00B47F88" w:rsidSect="00744D5A">
+    <w:p w14:paraId="7C06F04F" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bu bölüm tez danışmanı tarafından doldurulacaktır. *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313DF90B" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3187D5AB" w14:textId="029CD50E" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>TEZLERDEN/TEZ KONUSUNDAN ÜRETLEN ESERLERİ DEĞERLENDİRME (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2023-2024 Bahar Yarıyılı ve sonrası girişliler için</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431CBD37" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Makalenin Adı: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4093B462" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bildirinin Adı: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7D7BDF6D" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kitap/Kitap Bölümü Adı</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:……………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="143751E9" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294E0E1E" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Eser/eserlerin türü:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328070C3" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0472B6D8" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="004668C7" w:rsidP="00510A47">
+      <w:pPr>
+        <w:ind w:left="360" w:hangingChars="200" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1609615477"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00510A47" w:rsidRPr="00B32B29">
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00510A47" w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Ulusal/Uluslararası hakemli dergide yayımlanmış/yayımlanmak üzere kabul edilmiş alanı ile ilgili veya tez çalışmasından üretilmiş bilimsel makale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDD3351" w14:textId="24605358" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="240"/>
+        <w:ind w:left="360" w:hangingChars="200" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="997463503"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B32B29">
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Ulusal/uluslararası katılımlı ve bilim kurulu olan bilimsel toplantılarda sunulmuş (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tam Metnin Yayınlanması</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) alanı ile ilgili veya tez çalışmasından üretilmiş bildiri;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240682C5" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="004668C7" w:rsidP="00510A47">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="240"/>
+        <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-714504222"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00510A47" w:rsidRPr="00B32B29">
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00510A47" w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ulusal/uluslararası kitap veya ulusal/uluslararası kitap bölümü;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D378F7" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D45473" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yukarıda beyan edilen eser/eserler öğrencinin yüksek lisans mezunu olması için gerekli olan eser koşuluşu karşılayacak nitelikte midir?                  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="163049767"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B32B29">
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evet               </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="933165462"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B32B29">
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hayır</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B8ACE0" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECCD2D6" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C11DD5" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A22FCC" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A108085" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661F763C" w14:textId="6B70FEC8" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:ind w:left="7080" w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005070EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  İmza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6007C8D1" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Adı Soyadı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AFDEC8" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>anışman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670264DD" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E453B1" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6B8C3D" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEFB8F5" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26975CB5" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CC4D18" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B6542F" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C846F8" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22578544" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A04E22" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE22C52" w14:textId="5C7E1C6A" w:rsidR="00510A47" w:rsidRPr="00B32B29" w:rsidRDefault="00510A47" w:rsidP="00510A47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Öğrencinin beyan ettiği eserinin yayınlanmış </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00522A01" w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00522A01" w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32B29">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hali veya yayına kabul edilmesine ilişkin belgesi bu belge ile birlikte Lisansüstü Eğitim Enstitüsüne gönderilecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA36FDB" w14:textId="77777777" w:rsidR="00510A47" w:rsidRPr="00B47F88" w:rsidRDefault="00510A47" w:rsidP="00F01AC6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00510A47" w:rsidRPr="00B47F88" w:rsidSect="00744D5A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="303" w:right="454" w:bottom="1135" w:left="454" w:header="284" w:footer="297" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D57F8BF" w14:textId="77777777" w:rsidR="006A16CF" w:rsidRDefault="006A16CF" w:rsidP="00C04F09">
+    <w:p w14:paraId="75C0FE3E" w14:textId="77777777" w:rsidR="004668C7" w:rsidRDefault="004668C7" w:rsidP="00C04F09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="083FED79" w14:textId="77777777" w:rsidR="006A16CF" w:rsidRDefault="006A16CF" w:rsidP="00C04F09">
+    <w:p w14:paraId="309EE019" w14:textId="77777777" w:rsidR="004668C7" w:rsidRDefault="004668C7" w:rsidP="00C04F09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3629,58 +4340,58 @@
       <w:rPr>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>:4002-4150</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="146C24F6" w14:textId="77777777" w:rsidR="009416D4" w:rsidRDefault="009416D4">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A8942A8" w14:textId="77777777" w:rsidR="006A16CF" w:rsidRDefault="006A16CF" w:rsidP="00C04F09">
+    <w:p w14:paraId="61620DE4" w14:textId="77777777" w:rsidR="004668C7" w:rsidRDefault="004668C7" w:rsidP="00C04F09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2589A663" w14:textId="77777777" w:rsidR="006A16CF" w:rsidRDefault="006A16CF" w:rsidP="00C04F09">
+    <w:p w14:paraId="03A44C92" w14:textId="77777777" w:rsidR="004668C7" w:rsidRDefault="004668C7" w:rsidP="00C04F09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3F172A36" w14:textId="77777777" w:rsidR="009416D4" w:rsidRDefault="009416D4">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11057" w:type="dxa"/>
       <w:tblInd w:w="-15" w:type="dxa"/>
       <w:tblBorders>
@@ -3833,52 +4544,50 @@
             </w:rPr>
             <w:t>HAKKARİ</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="00B47F88">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> ÜNİVERSİTESİ</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="724BD1B0" w14:textId="410C14E0" w:rsidR="00005751" w:rsidRPr="00B47F88" w:rsidRDefault="00005751" w:rsidP="009C6673">
           <w:pPr>
             <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="0"/>
           <w:r w:rsidRPr="00B47F88">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="-1"/>
               <w:position w:val="-1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>LİSANSÜSTÜ EĞİTİM ENSTİTÜSÜ</w:t>
           </w:r>
           <w:r w:rsidRPr="00B47F88">
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00B47F88">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -4474,92 +5183,97 @@
     <w:rsid w:val="001E0F59"/>
     <w:rsid w:val="001E1272"/>
     <w:rsid w:val="001E2C8D"/>
     <w:rsid w:val="001F3142"/>
     <w:rsid w:val="001F3D50"/>
     <w:rsid w:val="002008AA"/>
     <w:rsid w:val="002015BA"/>
     <w:rsid w:val="002100B5"/>
     <w:rsid w:val="002123CB"/>
     <w:rsid w:val="00220C6B"/>
     <w:rsid w:val="00225CD3"/>
     <w:rsid w:val="002302BB"/>
     <w:rsid w:val="00233DB0"/>
     <w:rsid w:val="0023606E"/>
     <w:rsid w:val="00261841"/>
     <w:rsid w:val="00267B25"/>
     <w:rsid w:val="00283F6E"/>
     <w:rsid w:val="00284961"/>
     <w:rsid w:val="0028694B"/>
     <w:rsid w:val="002B79DF"/>
     <w:rsid w:val="002C1A07"/>
     <w:rsid w:val="002D0AD8"/>
     <w:rsid w:val="002D70A8"/>
     <w:rsid w:val="002D746E"/>
     <w:rsid w:val="002E334C"/>
+    <w:rsid w:val="002F47C9"/>
     <w:rsid w:val="003023AB"/>
     <w:rsid w:val="00332B30"/>
     <w:rsid w:val="003423A9"/>
     <w:rsid w:val="00370B13"/>
     <w:rsid w:val="0038215C"/>
     <w:rsid w:val="003831AC"/>
     <w:rsid w:val="003864D4"/>
     <w:rsid w:val="003A6906"/>
     <w:rsid w:val="003C251B"/>
     <w:rsid w:val="003C284C"/>
     <w:rsid w:val="003D3C44"/>
     <w:rsid w:val="003F1573"/>
     <w:rsid w:val="003F4963"/>
     <w:rsid w:val="003F6A0B"/>
     <w:rsid w:val="003F6B25"/>
     <w:rsid w:val="00400FF0"/>
     <w:rsid w:val="00403625"/>
     <w:rsid w:val="00406DF1"/>
     <w:rsid w:val="0041035F"/>
     <w:rsid w:val="00411B89"/>
     <w:rsid w:val="00421263"/>
     <w:rsid w:val="0042392F"/>
     <w:rsid w:val="004343BB"/>
     <w:rsid w:val="00434A6B"/>
     <w:rsid w:val="00457229"/>
     <w:rsid w:val="00457F7F"/>
     <w:rsid w:val="0046414E"/>
+    <w:rsid w:val="004668C7"/>
     <w:rsid w:val="00470986"/>
     <w:rsid w:val="00484815"/>
     <w:rsid w:val="00493141"/>
     <w:rsid w:val="004C6EF9"/>
     <w:rsid w:val="004D2D23"/>
     <w:rsid w:val="004D6B54"/>
     <w:rsid w:val="004E15A5"/>
     <w:rsid w:val="004E23B4"/>
     <w:rsid w:val="004E27B7"/>
     <w:rsid w:val="004E355B"/>
     <w:rsid w:val="004F2422"/>
     <w:rsid w:val="0050329D"/>
     <w:rsid w:val="00504757"/>
+    <w:rsid w:val="005070EC"/>
     <w:rsid w:val="00510487"/>
+    <w:rsid w:val="00510A47"/>
     <w:rsid w:val="00511855"/>
+    <w:rsid w:val="00522A01"/>
     <w:rsid w:val="0052558F"/>
     <w:rsid w:val="00530E2B"/>
     <w:rsid w:val="00540DA8"/>
     <w:rsid w:val="0054463E"/>
     <w:rsid w:val="005509B7"/>
     <w:rsid w:val="00562657"/>
     <w:rsid w:val="005660CB"/>
     <w:rsid w:val="005723BF"/>
     <w:rsid w:val="005758A3"/>
     <w:rsid w:val="005852F5"/>
     <w:rsid w:val="00597C2B"/>
     <w:rsid w:val="005A71BE"/>
     <w:rsid w:val="005B6BF1"/>
     <w:rsid w:val="005C4123"/>
     <w:rsid w:val="005C7697"/>
     <w:rsid w:val="005D35EE"/>
     <w:rsid w:val="005D4F14"/>
     <w:rsid w:val="005E1194"/>
     <w:rsid w:val="005E3C03"/>
     <w:rsid w:val="005E5EFB"/>
     <w:rsid w:val="005F2FE4"/>
     <w:rsid w:val="005F385E"/>
     <w:rsid w:val="0060039C"/>
     <w:rsid w:val="00602363"/>
     <w:rsid w:val="00605038"/>
@@ -4645,50 +5359,51 @@
     <w:rsid w:val="00A43E36"/>
     <w:rsid w:val="00A53B92"/>
     <w:rsid w:val="00A742BD"/>
     <w:rsid w:val="00A80DC0"/>
     <w:rsid w:val="00A81CA8"/>
     <w:rsid w:val="00A83499"/>
     <w:rsid w:val="00A91218"/>
     <w:rsid w:val="00A914AE"/>
     <w:rsid w:val="00A93973"/>
     <w:rsid w:val="00AB007A"/>
     <w:rsid w:val="00AB5979"/>
     <w:rsid w:val="00AC11AB"/>
     <w:rsid w:val="00AC32D8"/>
     <w:rsid w:val="00AD395E"/>
     <w:rsid w:val="00AD541F"/>
     <w:rsid w:val="00AF63F0"/>
     <w:rsid w:val="00AF694B"/>
     <w:rsid w:val="00AF7CC7"/>
     <w:rsid w:val="00B01E21"/>
     <w:rsid w:val="00B06020"/>
     <w:rsid w:val="00B101AA"/>
     <w:rsid w:val="00B303B9"/>
     <w:rsid w:val="00B30F15"/>
     <w:rsid w:val="00B31878"/>
     <w:rsid w:val="00B318F2"/>
+    <w:rsid w:val="00B32B29"/>
     <w:rsid w:val="00B337E6"/>
     <w:rsid w:val="00B37769"/>
     <w:rsid w:val="00B47F88"/>
     <w:rsid w:val="00B512C8"/>
     <w:rsid w:val="00B75882"/>
     <w:rsid w:val="00B75D6B"/>
     <w:rsid w:val="00BA2DD9"/>
     <w:rsid w:val="00BA4E66"/>
     <w:rsid w:val="00BB3C78"/>
     <w:rsid w:val="00BB63A1"/>
     <w:rsid w:val="00BC22AA"/>
     <w:rsid w:val="00BF2C82"/>
     <w:rsid w:val="00BF5B53"/>
     <w:rsid w:val="00C04998"/>
     <w:rsid w:val="00C04F09"/>
     <w:rsid w:val="00C15642"/>
     <w:rsid w:val="00C44B52"/>
     <w:rsid w:val="00C4537B"/>
     <w:rsid w:val="00C63CEC"/>
     <w:rsid w:val="00C80A5A"/>
     <w:rsid w:val="00C824E1"/>
     <w:rsid w:val="00C83013"/>
     <w:rsid w:val="00C8449B"/>
     <w:rsid w:val="00C862ED"/>
     <w:rsid w:val="00C874A6"/>
@@ -5426,50 +6141,63 @@
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="001A4E1E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="234560338">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1060443892">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1475560356">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -5741,81 +6469,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E179F3AC-DACE-4A4E-8E36-4D497A111F38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14D269EC-02B7-43EE-8C8F-632EE77C7F45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2313</Characters>
+  <Pages>2</Pages>
+  <Words>602</Words>
+  <Characters>3433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bu form 2 kopya doldurulacaktır</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2713</CharactersWithSpaces>
+  <CharactersWithSpaces>4027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bu form 2 kopya doldurulacaktır</dc:title>
   <dc:subject/>
   <dc:creator>murat</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>