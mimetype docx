--- v0 (2026-06-05)
+++ v1 (2026-06-27)
@@ -1149,111 +1149,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="547F0CDD" w14:textId="273C6A86" w:rsidR="00E873E6" w:rsidRPr="00E873E6" w:rsidRDefault="000805F8" w:rsidP="009225CD">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doç</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E873E6" w:rsidRPr="00E873E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Melek ERDEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB0E19D" w14:textId="59BB4111" w:rsidR="0096243C" w:rsidRDefault="00144DC2" w:rsidP="00144DC2">
+    <w:p w14:paraId="6BB0E19D" w14:textId="6AC0596D" w:rsidR="0096243C" w:rsidRDefault="00144DC2" w:rsidP="00144DC2">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="0096243C" w:rsidSect="00427C3D">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                               </w:t>
       </w:r>
       <w:r w:rsidR="006C7D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enstitü Müdür</w:t>
       </w:r>
-      <w:r w:rsidR="00316054">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00D64C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ü</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="252EEC60" w14:textId="77777777" w:rsidR="00961C1F" w:rsidRDefault="0036192D" w:rsidP="00961C1F">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TEZ BİLDİRİMİ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142EE0E4" w14:textId="77777777" w:rsidR="00961C1F" w:rsidRPr="007D05B5" w:rsidRDefault="00961C1F" w:rsidP="0039613B">
       <w:pPr>
@@ -9137,61 +9137,61 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C07A566" w14:textId="77777777" w:rsidR="005A10EE" w:rsidRPr="00EA0356" w:rsidRDefault="005A10EE" w:rsidP="00EA0356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A10EE" w:rsidRPr="00EA0356" w:rsidSect="003A1DA0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1484E1FE" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="35861725" w14:textId="77777777" w:rsidR="004F4B4A" w:rsidRDefault="004F4B4A" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19D04501" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="5B68EBEB" w14:textId="77777777" w:rsidR="004F4B4A" w:rsidRDefault="004F4B4A" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9229,85 +9229,85 @@
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-715505605"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="704443ED" w14:textId="70823FFC" w:rsidR="00427C3D" w:rsidRPr="00792529" w:rsidRDefault="00427C3D">
+      <w:p w14:paraId="704443ED" w14:textId="2BDB6E47" w:rsidR="00427C3D" w:rsidRPr="00792529" w:rsidRDefault="00427C3D">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000805F8">
+        <w:r w:rsidR="00D64C8C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="464EF736" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -9316,61 +9316,61 @@
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3439E154" w14:textId="77777777" w:rsidR="00765EAF" w:rsidRPr="00765EAF" w:rsidRDefault="00765EAF">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B862A36" w14:textId="77777777" w:rsidR="00B02CD2" w:rsidRPr="004C4CAA" w:rsidRDefault="00B02CD2">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07ED1FDA" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="24E56EAA" w14:textId="77777777" w:rsidR="004F4B4A" w:rsidRDefault="004F4B4A" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="233297CD" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="107F9503" w14:textId="77777777" w:rsidR="004F4B4A" w:rsidRDefault="004F4B4A" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="1EF3079E" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="510AF1C0" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
@@ -9704,146 +9704,150 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D806F7"/>
     <w:rsid w:val="00015844"/>
     <w:rsid w:val="000805F8"/>
     <w:rsid w:val="00087DB6"/>
     <w:rsid w:val="000D4C51"/>
+    <w:rsid w:val="00102514"/>
     <w:rsid w:val="00113CB4"/>
     <w:rsid w:val="00126235"/>
     <w:rsid w:val="00144DC2"/>
     <w:rsid w:val="00145F00"/>
     <w:rsid w:val="001E2083"/>
     <w:rsid w:val="001F0BD3"/>
     <w:rsid w:val="001F236D"/>
     <w:rsid w:val="00273196"/>
     <w:rsid w:val="002A786B"/>
     <w:rsid w:val="002B31FF"/>
     <w:rsid w:val="002B50A3"/>
     <w:rsid w:val="002D1AA7"/>
     <w:rsid w:val="002E270A"/>
     <w:rsid w:val="002F4080"/>
     <w:rsid w:val="003072EC"/>
     <w:rsid w:val="003157F4"/>
     <w:rsid w:val="00316054"/>
     <w:rsid w:val="003436B1"/>
     <w:rsid w:val="0036192D"/>
     <w:rsid w:val="00362091"/>
     <w:rsid w:val="0039613B"/>
     <w:rsid w:val="003A1DA0"/>
     <w:rsid w:val="003A6087"/>
     <w:rsid w:val="003C3EAF"/>
     <w:rsid w:val="003E513D"/>
     <w:rsid w:val="00415E1F"/>
     <w:rsid w:val="004256D4"/>
     <w:rsid w:val="00427C3D"/>
     <w:rsid w:val="00434C88"/>
     <w:rsid w:val="004636D3"/>
     <w:rsid w:val="00482C25"/>
     <w:rsid w:val="004A718D"/>
     <w:rsid w:val="004B0E89"/>
     <w:rsid w:val="004C0C6B"/>
     <w:rsid w:val="004C4CAA"/>
     <w:rsid w:val="004F49B9"/>
+    <w:rsid w:val="004F4B4A"/>
     <w:rsid w:val="00532F3D"/>
     <w:rsid w:val="0057474D"/>
     <w:rsid w:val="00586673"/>
     <w:rsid w:val="005A10EE"/>
     <w:rsid w:val="00651EFF"/>
     <w:rsid w:val="00674597"/>
     <w:rsid w:val="006A2B09"/>
     <w:rsid w:val="006A4D8C"/>
     <w:rsid w:val="006B4D0B"/>
     <w:rsid w:val="006C7D47"/>
     <w:rsid w:val="006D7F0E"/>
     <w:rsid w:val="006E0E3A"/>
     <w:rsid w:val="006E6521"/>
     <w:rsid w:val="006F4D2A"/>
     <w:rsid w:val="00707F21"/>
     <w:rsid w:val="00712222"/>
     <w:rsid w:val="0072292A"/>
     <w:rsid w:val="00724015"/>
     <w:rsid w:val="00743CFF"/>
     <w:rsid w:val="00765EAF"/>
     <w:rsid w:val="007805C7"/>
     <w:rsid w:val="00784527"/>
     <w:rsid w:val="00792529"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="007A6FA5"/>
     <w:rsid w:val="007C0F34"/>
     <w:rsid w:val="007D05B5"/>
     <w:rsid w:val="007D23A6"/>
     <w:rsid w:val="0083696D"/>
     <w:rsid w:val="00836C92"/>
     <w:rsid w:val="008471BC"/>
     <w:rsid w:val="008A342A"/>
     <w:rsid w:val="008C2180"/>
     <w:rsid w:val="009225CD"/>
     <w:rsid w:val="00945D58"/>
     <w:rsid w:val="00955F37"/>
     <w:rsid w:val="00961C1F"/>
     <w:rsid w:val="0096243C"/>
     <w:rsid w:val="009A48B2"/>
     <w:rsid w:val="009A7E29"/>
+    <w:rsid w:val="009C17E8"/>
     <w:rsid w:val="009C38A6"/>
     <w:rsid w:val="009D23E0"/>
     <w:rsid w:val="009E5B6B"/>
     <w:rsid w:val="009E5E53"/>
     <w:rsid w:val="00A35A39"/>
     <w:rsid w:val="00A470A9"/>
     <w:rsid w:val="00AF3966"/>
     <w:rsid w:val="00B02CD2"/>
     <w:rsid w:val="00B31CA5"/>
     <w:rsid w:val="00C3696C"/>
     <w:rsid w:val="00C53D89"/>
     <w:rsid w:val="00C67DB2"/>
     <w:rsid w:val="00C80CF3"/>
     <w:rsid w:val="00C879FA"/>
     <w:rsid w:val="00CB08FA"/>
     <w:rsid w:val="00CB434D"/>
     <w:rsid w:val="00CC0B20"/>
     <w:rsid w:val="00CC52C5"/>
     <w:rsid w:val="00D15E4C"/>
     <w:rsid w:val="00D24597"/>
+    <w:rsid w:val="00D64C8C"/>
     <w:rsid w:val="00D669FE"/>
     <w:rsid w:val="00D806F7"/>
     <w:rsid w:val="00D8405B"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB62D9"/>
     <w:rsid w:val="00DE66C7"/>
     <w:rsid w:val="00E06085"/>
     <w:rsid w:val="00E13C78"/>
     <w:rsid w:val="00E54220"/>
     <w:rsid w:val="00E60BCE"/>
     <w:rsid w:val="00E6743D"/>
     <w:rsid w:val="00E873E6"/>
     <w:rsid w:val="00EA0356"/>
     <w:rsid w:val="00EC4528"/>
     <w:rsid w:val="00EF441C"/>
     <w:rsid w:val="00F11535"/>
     <w:rsid w:val="00F83655"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -10729,77 +10733,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E76293-C9CB-4963-A87B-0EC6481F4B4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742B7D54-4F5D-4CA8-9783-2366D165BD4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
   <Words>1451</Words>
-  <Characters>8274</Characters>
+  <Characters>8272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9706</CharactersWithSpaces>
+  <CharactersWithSpaces>9704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Can Yılmaz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>