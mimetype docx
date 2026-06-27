--- v0 (2026-06-05)
+++ v1 (2026-06-27)
@@ -1179,102 +1179,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3A4F1E" w14:textId="11B3A1B7" w:rsidR="00721340" w:rsidRPr="00721340" w:rsidRDefault="00313BAC" w:rsidP="00721340">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doç</w:t>
       </w:r>
+      <w:r w:rsidR="00721340" w:rsidRPr="00721340">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lek ERDEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F9F81B" w14:textId="04F2C8BF" w:rsidR="00721340" w:rsidRPr="00721340" w:rsidRDefault="00721340" w:rsidP="00721340">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721340">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                               Enstitü Müdür</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ü</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00721340" w:rsidRPr="00721340">
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> V.</w:t>
+      <w:r w:rsidR="00B10D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B00538" w14:textId="77777777" w:rsidR="00721340" w:rsidRPr="00721340" w:rsidRDefault="00721340" w:rsidP="00721340">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C4EDEA" w14:textId="77777777" w:rsidR="004318D6" w:rsidRDefault="004318D6" w:rsidP="00721340">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="004318D6" w:rsidSect="000F7458">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
@@ -7686,251 +7694,251 @@
     </w:p>
     <w:p w14:paraId="2EAA7153" w14:textId="77777777" w:rsidR="00721340" w:rsidRPr="00721340" w:rsidRDefault="00721340" w:rsidP="00721340">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BCA411C" w14:textId="77777777" w:rsidR="00D07D81" w:rsidRDefault="00D07D81"/>
     <w:sectPr w:rsidR="00D07D81" w:rsidSect="004318D6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2384FB08" w14:textId="77777777" w:rsidR="00767CCD" w:rsidRDefault="00767CCD">
+    <w:p w14:paraId="4DB4C5DF" w14:textId="77777777" w:rsidR="001154E6" w:rsidRDefault="001154E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A062898" w14:textId="77777777" w:rsidR="00767CCD" w:rsidRDefault="00767CCD">
+    <w:p w14:paraId="4C965C51" w14:textId="77777777" w:rsidR="001154E6" w:rsidRDefault="001154E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="31C84C12" w14:textId="77777777" w:rsidR="000F7458" w:rsidRPr="00765EAF" w:rsidRDefault="00767CCD">
+  <w:p w14:paraId="31C84C12" w14:textId="77777777" w:rsidR="000F7458" w:rsidRPr="00765EAF" w:rsidRDefault="001154E6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6C1B15B8" w14:textId="77777777" w:rsidR="000F7458" w:rsidRDefault="00767CCD">
+  <w:p w14:paraId="6C1B15B8" w14:textId="77777777" w:rsidR="000F7458" w:rsidRDefault="001154E6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="06D8DF56" w14:textId="77777777" w:rsidR="00553FA3" w:rsidRDefault="00553FA3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="48FCAAE0" w14:textId="77777777" w:rsidR="000F7458" w:rsidRDefault="00767CCD">
+  <w:p w14:paraId="48FCAAE0" w14:textId="77777777" w:rsidR="000F7458" w:rsidRDefault="001154E6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="19477D6B" w14:textId="77777777" w:rsidR="000F7458" w:rsidRPr="00765EAF" w:rsidRDefault="00767CCD">
+  <w:p w14:paraId="19477D6B" w14:textId="77777777" w:rsidR="000F7458" w:rsidRPr="00765EAF" w:rsidRDefault="001154E6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="66A33DEC" w14:textId="77777777" w:rsidR="000F7458" w:rsidRPr="004C4CAA" w:rsidRDefault="00767CCD">
+  <w:p w14:paraId="66A33DEC" w14:textId="77777777" w:rsidR="000F7458" w:rsidRPr="004C4CAA" w:rsidRDefault="001154E6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi1"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="431E40E4" w14:textId="77777777" w:rsidR="00553FA3" w:rsidRDefault="00553FA3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7AAC40D8" w14:textId="77777777" w:rsidR="00553FA3" w:rsidRDefault="00553FA3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-74894076"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="70569DC9" w14:textId="42E0BB66" w:rsidR="00553FA3" w:rsidRPr="00563484" w:rsidRDefault="00553FA3">
+      <w:p w14:paraId="70569DC9" w14:textId="5E963B29" w:rsidR="00553FA3" w:rsidRPr="00563484" w:rsidRDefault="00553FA3">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00563484">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00563484">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00563484">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00313BAC">
+        <w:r w:rsidR="00BD1C58">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00563484">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="45F01078" w14:textId="77777777" w:rsidR="00553FA3" w:rsidRDefault="00553FA3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BCC0BB8" w14:textId="77777777" w:rsidR="00767CCD" w:rsidRDefault="00767CCD">
+    <w:p w14:paraId="45938229" w14:textId="77777777" w:rsidR="001154E6" w:rsidRDefault="001154E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="209D1F03" w14:textId="77777777" w:rsidR="00767CCD" w:rsidRDefault="00767CCD">
+    <w:p w14:paraId="495D4CA8" w14:textId="77777777" w:rsidR="001154E6" w:rsidRDefault="001154E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="415B2409" w14:textId="77777777" w:rsidR="00553FA3" w:rsidRDefault="00553FA3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7EFD8537" w14:textId="77777777" w:rsidR="00553FA3" w:rsidRDefault="00553FA3">
     <w:pPr>
@@ -8077,70 +8085,74 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00687A31"/>
     <w:rsid w:val="000D3B8D"/>
+    <w:rsid w:val="001154E6"/>
     <w:rsid w:val="00134D4B"/>
     <w:rsid w:val="00247694"/>
     <w:rsid w:val="00271892"/>
     <w:rsid w:val="00283F24"/>
     <w:rsid w:val="00313BAC"/>
     <w:rsid w:val="004318D6"/>
     <w:rsid w:val="005073D3"/>
     <w:rsid w:val="00531926"/>
     <w:rsid w:val="00553FA3"/>
     <w:rsid w:val="00563484"/>
     <w:rsid w:val="005C4D53"/>
     <w:rsid w:val="005C6F52"/>
     <w:rsid w:val="0062165C"/>
     <w:rsid w:val="00687A31"/>
     <w:rsid w:val="00721340"/>
     <w:rsid w:val="00736B11"/>
     <w:rsid w:val="00767CCD"/>
     <w:rsid w:val="009A0371"/>
     <w:rsid w:val="009B2322"/>
+    <w:rsid w:val="00A02F14"/>
     <w:rsid w:val="00B101C8"/>
+    <w:rsid w:val="00B10D6C"/>
+    <w:rsid w:val="00BD1C58"/>
     <w:rsid w:val="00C43B87"/>
     <w:rsid w:val="00D07D81"/>
     <w:rsid w:val="00D51ACC"/>
     <w:rsid w:val="00DD321F"/>
     <w:rsid w:val="00E43D52"/>
     <w:rsid w:val="00E72535"/>
     <w:rsid w:val="00FE6C35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
@@ -8954,64 +8966,64 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
   <Words>1014</Words>
-  <Characters>5782</Characters>
+  <Characters>5781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6783</CharactersWithSpaces>
+  <CharactersWithSpaces>6782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Can Yılmaz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>