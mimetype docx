--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="58344914" w14:textId="77777777" w:rsidR="0036192D" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0">
       <w:pPr>
         <w:pStyle w:val="DKapak-Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>T.C.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>HAKKARİ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ÜNİVERSİTESİ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00144DC2">
         <w:t>LİSANSÜSTÜ EĞİTİM</w:t>
       </w:r>
@@ -124,52 +123,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="597C2363" w14:textId="77777777" w:rsidR="006A2B09" w:rsidRDefault="006A2B09" w:rsidP="006A2B09">
       <w:pPr>
         <w:pStyle w:val="DKapak-Heading3"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A666EC0" w14:textId="77777777" w:rsidR="006A2B09" w:rsidRDefault="006A2B09" w:rsidP="006A2B09">
       <w:pPr>
         <w:pStyle w:val="DKapak-Heading3"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B370CD" w14:textId="77777777" w:rsidR="006A2B09" w:rsidRDefault="006A2B09" w:rsidP="006A2B09">
       <w:pPr>
         <w:pStyle w:val="DKapak-Heading3"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7CFB3306" w14:textId="77777777" w:rsidR="00DE66C7" w:rsidRPr="0083696D" w:rsidRDefault="00DE66C7" w:rsidP="006A2B09">
       <w:pPr>
         <w:pStyle w:val="DKapak-Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036192D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TEZ BAŞLIĞI </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE1631E" w14:textId="77777777" w:rsidR="00145F00" w:rsidRPr="00DE66C7" w:rsidRDefault="00145F00" w:rsidP="00145F00">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -408,56 +405,56 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE66C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rİ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1C0F2EF7" w14:textId="77777777" w:rsidR="0096243C" w:rsidRDefault="00CB434D" w:rsidP="00955F37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="0096243C" w:rsidSect="00427C3D">
-          <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB434D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Bitirme yılı, 12 punto, koyu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129F1C8B" w14:textId="77777777" w:rsidR="0083696D" w:rsidRPr="0083696D" w:rsidRDefault="0083696D" w:rsidP="009A7E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1134,83 +1131,85 @@
         <w:t xml:space="preserve"> onaylanmıştır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C28E165" w14:textId="77777777" w:rsidR="00E873E6" w:rsidRPr="00E873E6" w:rsidRDefault="00E873E6" w:rsidP="009225CD">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="375BB6C2" w14:textId="77777777" w:rsidR="00E873E6" w:rsidRPr="00E873E6" w:rsidRDefault="00E873E6" w:rsidP="009225CD">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547F0CDD" w14:textId="10143258" w:rsidR="00E873E6" w:rsidRPr="00E873E6" w:rsidRDefault="00836C92" w:rsidP="009225CD">
+    <w:p w14:paraId="547F0CDD" w14:textId="273C6A86" w:rsidR="00E873E6" w:rsidRPr="00E873E6" w:rsidRDefault="000805F8" w:rsidP="009225CD">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Prof</w:t>
-      </w:r>
+        <w:t>Doç</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E873E6" w:rsidRPr="00E873E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dr. </w:t>
       </w:r>
-      <w:r w:rsidR="00316054">
-[...5 lines deleted...]
-        <w:t>Mehmet ŞAHİN</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Melek ERDEK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB0E19D" w14:textId="59BB4111" w:rsidR="0096243C" w:rsidRDefault="00144DC2" w:rsidP="00144DC2">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="0096243C" w:rsidSect="00427C3D">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4587,50 +4586,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1E3A7D" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="00AC2EB3" w:rsidRDefault="00707F21" w:rsidP="009225CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2EB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>. İkinci Seviye Alt Başlık</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2EB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00434C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5043,50 +5043,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>5. TARTIŞMA ve SONUÇ</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00434C88" w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B276DD4" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="00AC2EB3" w:rsidRDefault="00707F21" w:rsidP="009225CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5294,51 +5295,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0365D94B" w14:textId="77777777" w:rsidR="00961C1F" w:rsidRDefault="001F0BD3" w:rsidP="0039613B">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SİMGE</w:t>
       </w:r>
       <w:r w:rsidR="0036192D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> VE </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0036192D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">KISALTMALAR </w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5705,71 +5705,51 @@
         <w:t>ŞEKİLLER DİZİNİ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD7FB1A" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Şekil </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Şekil 1.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Şekil Başlığı</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5788,72 +5768,61 @@
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC9025D" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Şekil </w:t>
-[...9 lines deleted...]
-        <w:t>1.</w:t>
+        <w:t>Şekil 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -5880,72 +5849,61 @@
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6C9588" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Şekil </w:t>
-[...9 lines deleted...]
-        <w:t>1.</w:t>
+        <w:t>Şekil 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -5972,72 +5930,61 @@
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB163E4" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Şekil </w:t>
-[...9 lines deleted...]
-        <w:t>1.</w:t>
+        <w:t>Şekil 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -6066,78 +6013,67 @@
     </w:p>
     <w:p w14:paraId="5C51E171" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Şekil </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Şekil Başlığı</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6158,79 +6094,77 @@
     </w:p>
     <w:p w14:paraId="4C428E0E" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Şekil </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -6259,78 +6193,67 @@
     </w:p>
     <w:p w14:paraId="30509F68" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Şekil </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Şekil Başlığı</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6351,179 +6274,167 @@
     </w:p>
     <w:p w14:paraId="200016F9" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Şekil </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Şekil Başlığı</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7E1F28" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Şekil </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Şekil Başlığı</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6544,79 +6455,77 @@
     </w:p>
     <w:p w14:paraId="077E0D10" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00707F21" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Şekil </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -6725,78 +6634,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Çizelge Başlığı</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6826,79 +6724,77 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -6936,79 +6832,77 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -7046,79 +6940,77 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -7156,78 +7048,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Çizelge Başlığı</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7257,79 +7138,77 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -7367,78 +7246,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Çizelge Başlığı</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7468,189 +7336,186 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Çizelge Başlığı</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="009E2825">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211F7C5D" w14:textId="77777777" w:rsidR="00707F21" w:rsidRPr="009E2825" w:rsidRDefault="00CB08FA" w:rsidP="009E5E53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -7688,79 +7553,77 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çizelge</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00707F21" w:rsidRPr="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707F21" w:rsidRPr="001F0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00707F21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -9272,286 +9135,286 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C07A566" w14:textId="77777777" w:rsidR="005A10EE" w:rsidRPr="00EA0356" w:rsidRDefault="005A10EE" w:rsidP="00EA0356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A10EE" w:rsidRPr="00EA0356" w:rsidSect="003A1DA0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="048F74DC" w14:textId="77777777" w:rsidR="002B31FF" w:rsidRDefault="002B31FF" w:rsidP="00B02CD2">
+    <w:p w14:paraId="1484E1FE" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4908487F" w14:textId="77777777" w:rsidR="002B31FF" w:rsidRDefault="002B31FF" w:rsidP="00B02CD2">
+    <w:p w14:paraId="19D04501" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="56819B12" w14:textId="77777777" w:rsidR="00765EAF" w:rsidRPr="00765EAF" w:rsidRDefault="00765EAF">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4526E186" w14:textId="77777777" w:rsidR="00765EAF" w:rsidRDefault="00765EAF">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-715505605"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="704443ED" w14:textId="5CC155B0" w:rsidR="00427C3D" w:rsidRPr="00792529" w:rsidRDefault="00427C3D">
+      <w:p w14:paraId="704443ED" w14:textId="70823FFC" w:rsidR="00427C3D" w:rsidRPr="00792529" w:rsidRDefault="00427C3D">
         <w:pPr>
-          <w:pStyle w:val="Altbilgi"/>
+          <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C80CF3">
+        <w:r w:rsidR="000805F8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="464EF736" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3439E154" w14:textId="77777777" w:rsidR="00765EAF" w:rsidRPr="00765EAF" w:rsidRDefault="00765EAF">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B862A36" w14:textId="77777777" w:rsidR="00B02CD2" w:rsidRPr="004C4CAA" w:rsidRDefault="00B02CD2">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD1D12B" w14:textId="77777777" w:rsidR="002B31FF" w:rsidRDefault="002B31FF" w:rsidP="00B02CD2">
+    <w:p w14:paraId="07ED1FDA" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C784D9F" w14:textId="77777777" w:rsidR="002B31FF" w:rsidRDefault="002B31FF" w:rsidP="00B02CD2">
+    <w:p w14:paraId="233297CD" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="1EF3079E" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="510AF1C0" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2DFB5086" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="252250C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D0A83E8"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -9596,51 +9459,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3305772A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9042A2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9709,51 +9572,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45B914E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E0AF168"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -9811,76 +9674,78 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D806F7"/>
     <w:rsid w:val="00015844"/>
+    <w:rsid w:val="000805F8"/>
     <w:rsid w:val="00087DB6"/>
     <w:rsid w:val="000D4C51"/>
     <w:rsid w:val="00113CB4"/>
     <w:rsid w:val="00126235"/>
     <w:rsid w:val="00144DC2"/>
     <w:rsid w:val="00145F00"/>
     <w:rsid w:val="001E2083"/>
     <w:rsid w:val="001F0BD3"/>
     <w:rsid w:val="001F236D"/>
     <w:rsid w:val="00273196"/>
     <w:rsid w:val="002A786B"/>
     <w:rsid w:val="002B31FF"/>
     <w:rsid w:val="002B50A3"/>
     <w:rsid w:val="002D1AA7"/>
     <w:rsid w:val="002E270A"/>
     <w:rsid w:val="002F4080"/>
     <w:rsid w:val="003072EC"/>
     <w:rsid w:val="003157F4"/>
     <w:rsid w:val="00316054"/>
     <w:rsid w:val="003436B1"/>
     <w:rsid w:val="0036192D"/>
     <w:rsid w:val="00362091"/>
     <w:rsid w:val="0039613B"/>
     <w:rsid w:val="003A1DA0"/>
     <w:rsid w:val="003A6087"/>
@@ -9916,56 +9781,58 @@
     <w:rsid w:val="0072292A"/>
     <w:rsid w:val="00724015"/>
     <w:rsid w:val="00743CFF"/>
     <w:rsid w:val="00765EAF"/>
     <w:rsid w:val="007805C7"/>
     <w:rsid w:val="00784527"/>
     <w:rsid w:val="00792529"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="007A6FA5"/>
     <w:rsid w:val="007C0F34"/>
     <w:rsid w:val="007D05B5"/>
     <w:rsid w:val="007D23A6"/>
     <w:rsid w:val="0083696D"/>
     <w:rsid w:val="00836C92"/>
     <w:rsid w:val="008471BC"/>
     <w:rsid w:val="008A342A"/>
     <w:rsid w:val="008C2180"/>
     <w:rsid w:val="009225CD"/>
     <w:rsid w:val="00945D58"/>
     <w:rsid w:val="00955F37"/>
     <w:rsid w:val="00961C1F"/>
     <w:rsid w:val="0096243C"/>
     <w:rsid w:val="009A48B2"/>
     <w:rsid w:val="009A7E29"/>
     <w:rsid w:val="009C38A6"/>
+    <w:rsid w:val="009D23E0"/>
     <w:rsid w:val="009E5B6B"/>
     <w:rsid w:val="009E5E53"/>
     <w:rsid w:val="00A35A39"/>
     <w:rsid w:val="00A470A9"/>
     <w:rsid w:val="00AF3966"/>
     <w:rsid w:val="00B02CD2"/>
+    <w:rsid w:val="00B31CA5"/>
     <w:rsid w:val="00C3696C"/>
     <w:rsid w:val="00C53D89"/>
     <w:rsid w:val="00C67DB2"/>
     <w:rsid w:val="00C80CF3"/>
     <w:rsid w:val="00C879FA"/>
     <w:rsid w:val="00CB08FA"/>
     <w:rsid w:val="00CB434D"/>
     <w:rsid w:val="00CC0B20"/>
     <w:rsid w:val="00CC52C5"/>
     <w:rsid w:val="00D15E4C"/>
     <w:rsid w:val="00D24597"/>
     <w:rsid w:val="00D669FE"/>
     <w:rsid w:val="00D806F7"/>
     <w:rsid w:val="00D8405B"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB62D9"/>
     <w:rsid w:val="00DE66C7"/>
     <w:rsid w:val="00E06085"/>
     <w:rsid w:val="00E13C78"/>
     <w:rsid w:val="00E54220"/>
     <w:rsid w:val="00E60BCE"/>
     <w:rsid w:val="00E6743D"/>
     <w:rsid w:val="00E873E6"/>
     <w:rsid w:val="00EA0356"/>
     <w:rsid w:val="00EC4528"/>
@@ -9975,212 +9842,443 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F9B9D7E"/>
+  <w15:docId w15:val="{9CA28251-893D-4D3C-91F5-0EC992BACB93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...140 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -10219,507 +10317,156 @@
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003157F4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003C3EAF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stbilgi">
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stbilgiChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B02CD2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
-    <w:name w:val="Üstbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stbilgi"/>
+    <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B02CD2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Altbilgi">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltbilgiChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B02CD2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
-    <w:name w:val="Altbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Altbilgi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B02CD2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004256D4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004256D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0036192D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...348 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10967,92 +10714,92 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9965D2D-116D-4D77-B63E-CBD1B3A54758}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E76293-C9CB-4963-A87B-0EC6481F4B4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
+  <Pages>20</Pages>
   <Words>1451</Words>
-  <Characters>8276</Characters>
+  <Characters>8274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9708</CharactersWithSpaces>
+  <CharactersWithSpaces>9706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Can Yılmaz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>