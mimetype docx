--- v1 (2026-06-05)
+++ v2 (2026-06-27)
@@ -1149,110 +1149,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="547F0CDD" w14:textId="273C6A86" w:rsidR="00E873E6" w:rsidRPr="00E873E6" w:rsidRDefault="000805F8" w:rsidP="009225CD">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doç</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E873E6" w:rsidRPr="00E873E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Melek ERDEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB0E19D" w14:textId="59BB4111" w:rsidR="0096243C" w:rsidRDefault="00144DC2" w:rsidP="00144DC2">
+    <w:p w14:paraId="6BB0E19D" w14:textId="0955FE2E" w:rsidR="0096243C" w:rsidRDefault="00144DC2" w:rsidP="00144DC2">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="0096243C" w:rsidSect="00427C3D">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                               </w:t>
       </w:r>
       <w:r w:rsidR="006C7D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enstitü Müdür</w:t>
       </w:r>
-      <w:r w:rsidR="00316054">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> V.</w:t>
+      <w:r w:rsidR="00A85A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ü</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009C17E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252EEC60" w14:textId="77777777" w:rsidR="00961C1F" w:rsidRDefault="0036192D" w:rsidP="00961C1F">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TEZ BİLDİRİMİ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142EE0E4" w14:textId="77777777" w:rsidR="00961C1F" w:rsidRPr="007D05B5" w:rsidRDefault="00961C1F" w:rsidP="0039613B">
@@ -9137,61 +9145,61 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C07A566" w14:textId="77777777" w:rsidR="005A10EE" w:rsidRPr="00EA0356" w:rsidRDefault="005A10EE" w:rsidP="00EA0356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A10EE" w:rsidRPr="00EA0356" w:rsidSect="003A1DA0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1484E1FE" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="0EF5A94D" w14:textId="77777777" w:rsidR="00F87E35" w:rsidRDefault="00F87E35" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19D04501" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="414A544F" w14:textId="77777777" w:rsidR="00F87E35" w:rsidRDefault="00F87E35" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9229,85 +9237,85 @@
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-715505605"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="704443ED" w14:textId="70823FFC" w:rsidR="00427C3D" w:rsidRPr="00792529" w:rsidRDefault="00427C3D">
+      <w:p w14:paraId="704443ED" w14:textId="60F77BDA" w:rsidR="00427C3D" w:rsidRPr="00792529" w:rsidRDefault="00427C3D">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000805F8">
+        <w:r w:rsidR="00A85A62">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00792529">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="464EF736" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -9316,61 +9324,61 @@
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3439E154" w14:textId="77777777" w:rsidR="00765EAF" w:rsidRPr="00765EAF" w:rsidRDefault="00765EAF">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B862A36" w14:textId="77777777" w:rsidR="00B02CD2" w:rsidRPr="004C4CAA" w:rsidRDefault="00B02CD2">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07ED1FDA" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="06806898" w14:textId="77777777" w:rsidR="00F87E35" w:rsidRDefault="00F87E35" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="233297CD" w14:textId="77777777" w:rsidR="009D23E0" w:rsidRDefault="009D23E0" w:rsidP="00B02CD2">
+    <w:p w14:paraId="3BA66DFE" w14:textId="77777777" w:rsidR="00F87E35" w:rsidRDefault="00F87E35" w:rsidP="00B02CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="1EF3079E" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="510AF1C0" w14:textId="77777777" w:rsidR="00427C3D" w:rsidRDefault="00427C3D">
     <w:pPr>
@@ -9704,50 +9712,51 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D806F7"/>
     <w:rsid w:val="00015844"/>
     <w:rsid w:val="000805F8"/>
     <w:rsid w:val="00087DB6"/>
     <w:rsid w:val="000D4C51"/>
+    <w:rsid w:val="00102514"/>
     <w:rsid w:val="00113CB4"/>
     <w:rsid w:val="00126235"/>
     <w:rsid w:val="00144DC2"/>
     <w:rsid w:val="00145F00"/>
     <w:rsid w:val="001E2083"/>
     <w:rsid w:val="001F0BD3"/>
     <w:rsid w:val="001F236D"/>
     <w:rsid w:val="00273196"/>
     <w:rsid w:val="002A786B"/>
     <w:rsid w:val="002B31FF"/>
     <w:rsid w:val="002B50A3"/>
     <w:rsid w:val="002D1AA7"/>
     <w:rsid w:val="002E270A"/>
     <w:rsid w:val="002F4080"/>
     <w:rsid w:val="003072EC"/>
     <w:rsid w:val="003157F4"/>
     <w:rsid w:val="00316054"/>
     <w:rsid w:val="003436B1"/>
     <w:rsid w:val="0036192D"/>
     <w:rsid w:val="00362091"/>
     <w:rsid w:val="0039613B"/>
     <w:rsid w:val="003A1DA0"/>
     <w:rsid w:val="003A6087"/>
     <w:rsid w:val="003C3EAF"/>
     <w:rsid w:val="003E513D"/>
@@ -9780,87 +9789,90 @@
     <w:rsid w:val="00712222"/>
     <w:rsid w:val="0072292A"/>
     <w:rsid w:val="00724015"/>
     <w:rsid w:val="00743CFF"/>
     <w:rsid w:val="00765EAF"/>
     <w:rsid w:val="007805C7"/>
     <w:rsid w:val="00784527"/>
     <w:rsid w:val="00792529"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="007A6FA5"/>
     <w:rsid w:val="007C0F34"/>
     <w:rsid w:val="007D05B5"/>
     <w:rsid w:val="007D23A6"/>
     <w:rsid w:val="0083696D"/>
     <w:rsid w:val="00836C92"/>
     <w:rsid w:val="008471BC"/>
     <w:rsid w:val="008A342A"/>
     <w:rsid w:val="008C2180"/>
     <w:rsid w:val="009225CD"/>
     <w:rsid w:val="00945D58"/>
     <w:rsid w:val="00955F37"/>
     <w:rsid w:val="00961C1F"/>
     <w:rsid w:val="0096243C"/>
     <w:rsid w:val="009A48B2"/>
     <w:rsid w:val="009A7E29"/>
+    <w:rsid w:val="009C17E8"/>
     <w:rsid w:val="009C38A6"/>
     <w:rsid w:val="009D23E0"/>
     <w:rsid w:val="009E5B6B"/>
     <w:rsid w:val="009E5E53"/>
     <w:rsid w:val="00A35A39"/>
     <w:rsid w:val="00A470A9"/>
+    <w:rsid w:val="00A85A62"/>
     <w:rsid w:val="00AF3966"/>
     <w:rsid w:val="00B02CD2"/>
     <w:rsid w:val="00B31CA5"/>
     <w:rsid w:val="00C3696C"/>
     <w:rsid w:val="00C53D89"/>
     <w:rsid w:val="00C67DB2"/>
     <w:rsid w:val="00C80CF3"/>
     <w:rsid w:val="00C879FA"/>
     <w:rsid w:val="00CB08FA"/>
     <w:rsid w:val="00CB434D"/>
     <w:rsid w:val="00CC0B20"/>
     <w:rsid w:val="00CC52C5"/>
     <w:rsid w:val="00D15E4C"/>
     <w:rsid w:val="00D24597"/>
     <w:rsid w:val="00D669FE"/>
     <w:rsid w:val="00D806F7"/>
     <w:rsid w:val="00D8405B"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB62D9"/>
     <w:rsid w:val="00DE66C7"/>
     <w:rsid w:val="00E06085"/>
     <w:rsid w:val="00E13C78"/>
     <w:rsid w:val="00E54220"/>
     <w:rsid w:val="00E60BCE"/>
     <w:rsid w:val="00E6743D"/>
     <w:rsid w:val="00E873E6"/>
     <w:rsid w:val="00EA0356"/>
     <w:rsid w:val="00EC4528"/>
     <w:rsid w:val="00EF441C"/>
     <w:rsid w:val="00F11535"/>
     <w:rsid w:val="00F83655"/>
+    <w:rsid w:val="00F87E35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F9B9D7E"/>
@@ -10729,77 +10741,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E76293-C9CB-4963-A87B-0EC6481F4B4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB976A20-E60E-4AED-81E2-C6D76AED8A29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
   <Words>1451</Words>
-  <Characters>8274</Characters>
+  <Characters>8273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9706</CharactersWithSpaces>
+  <CharactersWithSpaces>9705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Can Yılmaz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>